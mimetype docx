--- v0 (2025-10-08)
+++ v1 (2026-07-30)
@@ -1,90 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="11158" w:type="dxa"/>
+        <w:tblW w:w="11176" w:type="dxa"/>
         <w:tblInd w:w="-1044" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2056"/>
         <w:gridCol w:w="2226"/>
         <w:gridCol w:w="1524"/>
         <w:gridCol w:w="1687"/>
-        <w:gridCol w:w="1360"/>
+        <w:gridCol w:w="1489"/>
         <w:gridCol w:w="1181"/>
         <w:gridCol w:w="996"/>
         <w:gridCol w:w="146"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w14:paraId="4D5ABCA3" w14:textId="77777777" w:rsidTr="00CA2EED">
+      <w:tr w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w14:paraId="4D5ABCA3" w14:textId="77777777" w:rsidTr="008F2151">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="146" w:type="dxa"/>
-          <w:trHeight w:val="408"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11012" w:type="dxa"/>
+            <w:tcW w:w="11030" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0747176F" w14:textId="1A51A1A4" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
+          <w:p w14:paraId="47EDC38B" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Planning de</w:t>
             </w:r>
@@ -100,62 +100,89 @@
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA2EED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> entraînements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> saison 2025/2026</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> saison </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD577C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0747176F" w14:textId="3EE76D96" w:rsidR="00DD577C" w:rsidRPr="00CA2EED" w:rsidRDefault="00DD577C" w:rsidP="00CA2EED">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w14:paraId="112357A5" w14:textId="77777777" w:rsidTr="00CA2EED">
+      <w:tr w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w14:paraId="112357A5" w14:textId="77777777" w:rsidTr="008F2151">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11012" w:type="dxa"/>
+            <w:tcW w:w="11030" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D03A5B6" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -168,51 +195,51 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FF9118D" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w14:paraId="32B77C3F" w14:textId="77777777" w:rsidTr="00CA2EED">
+      <w:tr w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w14:paraId="32B77C3F" w14:textId="77777777" w:rsidTr="008F2151">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13E60D84" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="fr-FR"/>
@@ -334,133 +361,133 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Mercredi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:tcW w:w="1489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A205016" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jeudi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44AD6376" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vendredi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4ACD8F4A" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
@@ -476,51 +503,51 @@
               <w:t>Samedi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AFEF987" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w14:paraId="15933952" w14:textId="77777777" w:rsidTr="00CA2EED">
+      <w:tr w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w14:paraId="15933952" w14:textId="77777777" w:rsidTr="008F2151">
         <w:trPr>
           <w:trHeight w:val="1080"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44264C50" w14:textId="10373ACF" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
@@ -682,133 +709,133 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:tcW w:w="1489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B710242" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79708334" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C664AF0" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
@@ -824,51 +851,51 @@
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B55CC81" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w14:paraId="7CEF6045" w14:textId="77777777" w:rsidTr="00CA2EED">
+      <w:tr w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w14:paraId="7CEF6045" w14:textId="77777777" w:rsidTr="008F2151">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C0ACB11" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
@@ -994,133 +1021,133 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>18h -19h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:tcW w:w="1489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F3FAB59" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="289D6FFE" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3ADE2403" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
@@ -1136,51 +1163,51 @@
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77185E87" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w14:paraId="1E590E85" w14:textId="77777777" w:rsidTr="00CA2EED">
+      <w:tr w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w14:paraId="1E590E85" w14:textId="77777777" w:rsidTr="008F2151">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="064D2165" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
@@ -1306,133 +1333,133 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>18h-19h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:tcW w:w="1489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D91D97C" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F515292" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DD993CB" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
@@ -1448,51 +1475,51 @@
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F0783D3" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w14:paraId="658E532B" w14:textId="77777777" w:rsidTr="00CA2EED">
+      <w:tr w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w14:paraId="658E532B" w14:textId="77777777" w:rsidTr="008F2151">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="598EC820" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
@@ -1618,133 +1645,133 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>18h -19h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:tcW w:w="1489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35A26EDF" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3384298B" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="703A8CBD" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
@@ -1760,51 +1787,51 @@
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1136274C" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w14:paraId="7905C5E2" w14:textId="77777777" w:rsidTr="00CA2EED">
+      <w:tr w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w14:paraId="7905C5E2" w14:textId="77777777" w:rsidTr="008F2151">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20197A2E" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
@@ -1818,75 +1845,99 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cadet et +</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C70FD39" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
-[...23 lines deleted...]
-              <w:t>18h30 - 20h</w:t>
+          <w:p w14:paraId="0C70FD39" w14:textId="19E59B93" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA2EED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>18h</w:t>
+            </w:r>
+            <w:r w:rsidR="008F2151">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA2EED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 20h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65AF2442" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
@@ -1900,163 +1951,175 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B0EECCB" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
-[...70 lines deleted...]
-            <w:tcW w:w="1181" w:type="dxa"/>
+          <w:p w14:paraId="0B0EECCB" w14:textId="0C486415" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA2EED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>18h</w:t>
+            </w:r>
+            <w:r w:rsidR="008F2151">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA2EED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 20h </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1489" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="569EE20A" w14:textId="08DA3EB0" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28527F9D" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FF665AD" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
@@ -2072,51 +2135,51 @@
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AA78E2B" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w14:paraId="57ABA657" w14:textId="77777777" w:rsidTr="00CA2EED">
+      <w:tr w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w14:paraId="57ABA657" w14:textId="77777777" w:rsidTr="008F2151">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D856D21" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
@@ -2242,133 +2305,133 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:tcW w:w="1489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F7333F9" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>18h30 20h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="119DB2DF" w14:textId="77777777" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2EED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69E3DF90" w14:textId="7CD137AB" w:rsidR="00CA2EED" w:rsidRPr="00CA2EED" w:rsidRDefault="00CA2EED" w:rsidP="00CA2EED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -2445,68 +2508,72 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA2EED"/>
     <w:rsid w:val="00347FDD"/>
+    <w:rsid w:val="00496FD9"/>
     <w:rsid w:val="007F6DB2"/>
+    <w:rsid w:val="008F2151"/>
     <w:rsid w:val="00CA2EED"/>
     <w:rsid w:val="00CB629C"/>
+    <w:rsid w:val="00DD577C"/>
+    <w:rsid w:val="00FD1E9F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="42D550E2"/>
@@ -3724,54 +3791,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>62</Words>
-  <Characters>343</Characters>
+  <Words>60</Words>
+  <Characters>330</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>404</CharactersWithSpaces>
+  <CharactersWithSpaces>389</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Club Athletisme</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>