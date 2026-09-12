--- v0 (2025-10-08)
+++ v1 (2026-09-12)
@@ -5,114 +5,96 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="227925E6" w14:textId="395D5C4C" w:rsidR="00E5575D" w:rsidRDefault="006F7B76" w:rsidP="00870A80">
+    <w:p w14:paraId="227925E6" w14:textId="6C03F974" w:rsidR="00E5575D" w:rsidRDefault="006F7B76" w:rsidP="00870A80">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F7B76">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>DEMANDE D’ADHESION AU CLUB ARVE ATHLETISME SAISON 20</w:t>
+        <w:t xml:space="preserve">DEMANDE D’ADHESION AU CLUB ARVE ATHLETISME SAISON </w:t>
       </w:r>
       <w:r w:rsidR="009A071D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00716F8F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F6091">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="227925E7" w14:textId="1DCC64BF" w:rsidR="00870A80" w:rsidRDefault="00DD5336" w:rsidP="00870A80">
+        <w:t>2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227925E7" w14:textId="7CB45BF0" w:rsidR="00870A80" w:rsidRDefault="00DD5336" w:rsidP="00870A80">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Né</w:t>
       </w:r>
@@ -128,119 +110,119 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00870A80">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00716F8F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>10</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="003F6091">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et avant</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00716F8F">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t xml:space="preserve"> et avant</w:t>
+      </w:r>
+      <w:r w:rsidR="00716F8F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (CA, JU, ES, SE et MA)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="227925E8" w14:textId="77777777" w:rsidR="00870A80" w:rsidRPr="00870A80" w:rsidRDefault="00870A80" w:rsidP="00870A80">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="227925E9" w14:textId="15A6606C" w:rsidR="00870A80" w:rsidRDefault="00870A80" w:rsidP="00870A80">
+    <w:p w14:paraId="227925E9" w14:textId="04647B53" w:rsidR="00870A80" w:rsidRDefault="00870A80" w:rsidP="00870A80">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Montant de l’adhésion :1</w:t>
       </w:r>
-      <w:r w:rsidR="00EE754C">
+      <w:r w:rsidR="003F6091">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...8 lines deleted...]
-        <w:t>5</w:t>
+        <w:t xml:space="preserve">50 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>€</w:t>
       </w:r>
       <w:r w:rsidR="00E46BFB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Tarif unique compétition)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="227925EA" w14:textId="77777777" w:rsidR="00870A80" w:rsidRPr="00C44456" w:rsidRDefault="00C44456" w:rsidP="00C44456">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -887,77 +869,80 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE2E2B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Merci de fournir une adresse électronique que vous consultez régulièrement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="227925FE" w14:textId="77777777" w:rsidR="00D47D5B" w:rsidRDefault="00D47D5B" w:rsidP="006F7EF4">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE2E2B">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00883A86">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">Merci d’écrire lisiblement afin d’éviter toute erreur de recopie de votre adresse </w:t>
       </w:r>
-      <w:r w:rsidR="006F7EF4" w:rsidRPr="00AE2E2B">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="006F7EF4" w:rsidRPr="00883A86">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>électronique</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE2E2B">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00883A86">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1863B649" w14:textId="77777777" w:rsidR="007475DB" w:rsidRDefault="007475DB" w:rsidP="006F7EF4">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57DC57BC" w14:textId="3B1EAC27" w:rsidR="007475DB" w:rsidRDefault="007475DB" w:rsidP="007475DB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1031,208 +1016,186 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FB88287" w14:textId="77777777" w:rsidR="007475DB" w:rsidRDefault="007475DB" w:rsidP="007475DB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Par le formulaire, le licencié ou la personne exerçant l’autorité parentale lorsqu’il est mineur :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34741F01" w14:textId="77777777" w:rsidR="007475DB" w:rsidRDefault="007475DB" w:rsidP="007475DB">
+    <w:p w14:paraId="19BF635A" w14:textId="77777777" w:rsidR="00883A86" w:rsidRDefault="00883A86" w:rsidP="00883A86">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Indique sa discipline athlétique principale,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D63869" w14:textId="77777777" w:rsidR="007475DB" w:rsidRDefault="007475DB" w:rsidP="007475DB">
+    <w:p w14:paraId="5E534272" w14:textId="77777777" w:rsidR="00883A86" w:rsidRDefault="00883A86" w:rsidP="00883A86">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vérifie et/ou complète ces informations personnelles,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663F062F" w14:textId="77777777" w:rsidR="007475DB" w:rsidRDefault="007475DB" w:rsidP="007475DB">
+    <w:p w14:paraId="3B28E595" w14:textId="77777777" w:rsidR="00883A86" w:rsidRDefault="00883A86" w:rsidP="00883A86">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atteste avoir pris connaissance des conditions d’assurance,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADD2473" w14:textId="77777777" w:rsidR="007475DB" w:rsidRDefault="007475DB" w:rsidP="007475DB">
+    <w:p w14:paraId="2AFC5AA0" w14:textId="77777777" w:rsidR="00883A86" w:rsidRDefault="00883A86" w:rsidP="00883A86">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atteste avoir pris connaissance du Code éthique et déontologie de la FFA,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CC0E6B" w14:textId="37373111" w:rsidR="007475DB" w:rsidRDefault="007475DB" w:rsidP="007475DB">
+    <w:p w14:paraId="2E2D6945" w14:textId="52E413F1" w:rsidR="00883A86" w:rsidRDefault="00883A86" w:rsidP="00883A86">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Réalise les conditions relatives à la prévention de sa santé, (cf. ci-dessous pour les mineurs)</w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="1F51F305" w14:textId="77777777" w:rsidR="007475DB" w:rsidRPr="00D4544F" w:rsidRDefault="007475DB" w:rsidP="007475DB">
+        <w:t xml:space="preserve">Réalise les conditions relatives à la prévention de sa santé, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2C37F0" w14:textId="77777777" w:rsidR="00883A86" w:rsidRPr="00FD166B" w:rsidRDefault="00883A86" w:rsidP="00883A86">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Accepte les conditions d’utilisation de ses données personnelles par la FFA </w:t>
       </w:r>
@@ -1257,79 +1220,97 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="227925FF" w14:textId="5E60222C" w:rsidR="006F7EF4" w:rsidRPr="00E46BFB" w:rsidRDefault="00C84399" w:rsidP="006F7EF4">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>AUTORISATION PARENTA</w:t>
       </w:r>
       <w:r w:rsidR="006F7EF4" w:rsidRPr="00E46BFB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LE</w:t>
       </w:r>
       <w:r w:rsidR="00E46BFB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E46BFB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(à remplir pour les athlètes mineurs)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00E46BFB" w:rsidRPr="00883A86">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>à remplir pour les athlètes mineurs</w:t>
+      </w:r>
+      <w:r w:rsidR="00E46BFB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22792600" w14:textId="77777777" w:rsidR="006F7EF4" w:rsidRPr="00AE2E2B" w:rsidRDefault="006F7EF4" w:rsidP="00D575E6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE2E2B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Je soussigné (e), ………………………………………………………………………………………. Représentant légal de ma fille / de mon fils</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22792601" w14:textId="77777777" w:rsidR="006F7EF4" w:rsidRPr="00AE2E2B" w:rsidRDefault="006F7EF4" w:rsidP="00D575E6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
@@ -2206,144 +2187,86 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50C9C4FB" w14:textId="77777777" w:rsidR="007475DB" w:rsidRDefault="007475DB" w:rsidP="001A79B3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BC9C43B" w14:textId="77777777" w:rsidR="007475DB" w:rsidRDefault="007475DB" w:rsidP="001A79B3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A9A5FEB" w14:textId="1C16399C" w:rsidR="007475DB" w:rsidRPr="001A79B3" w:rsidRDefault="007475DB" w:rsidP="001A79B3">
+    <w:p w14:paraId="2A9A5FEB" w14:textId="5A3AF8B4" w:rsidR="007475DB" w:rsidRPr="001A79B3" w:rsidRDefault="007475DB" w:rsidP="001A79B3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B101CF">
-[...56 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="007475DB" w:rsidRPr="001A79B3" w:rsidSect="00261F4C">
-      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="851" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07289CFE" w14:textId="77777777" w:rsidR="00233AC4" w:rsidRDefault="00233AC4" w:rsidP="000B2FB7">
+    <w:p w14:paraId="57D7ABED" w14:textId="77777777" w:rsidR="00A35F90" w:rsidRDefault="00A35F90" w:rsidP="000B2FB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02D49359" w14:textId="77777777" w:rsidR="00233AC4" w:rsidRDefault="00233AC4" w:rsidP="000B2FB7">
+    <w:p w14:paraId="71EB006C" w14:textId="77777777" w:rsidR="00A35F90" w:rsidRDefault="00A35F90" w:rsidP="000B2FB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2375,61 +2298,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A81268F" w14:textId="77777777" w:rsidR="00233AC4" w:rsidRDefault="00233AC4" w:rsidP="000B2FB7">
+    <w:p w14:paraId="627FEAFE" w14:textId="77777777" w:rsidR="00A35F90" w:rsidRDefault="00A35F90" w:rsidP="000B2FB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EF9DF6D" w14:textId="77777777" w:rsidR="00233AC4" w:rsidRDefault="00233AC4" w:rsidP="000B2FB7">
+    <w:p w14:paraId="68239EB4" w14:textId="77777777" w:rsidR="00A35F90" w:rsidRDefault="00A35F90" w:rsidP="000B2FB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2279263A" w14:textId="77777777" w:rsidR="002815B7" w:rsidRPr="006F7B76" w:rsidRDefault="002815B7" w:rsidP="006F7B76">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         <w:position w:val="6"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -3004,91 +2927,97 @@
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000B2FB7"/>
     <w:rsid w:val="000128DD"/>
     <w:rsid w:val="00034718"/>
     <w:rsid w:val="00077EDE"/>
     <w:rsid w:val="00090822"/>
     <w:rsid w:val="000B2FB7"/>
     <w:rsid w:val="000B431A"/>
     <w:rsid w:val="000C3F7E"/>
     <w:rsid w:val="00150319"/>
     <w:rsid w:val="001743DA"/>
     <w:rsid w:val="001A79B3"/>
     <w:rsid w:val="001E58CD"/>
     <w:rsid w:val="00202D04"/>
     <w:rsid w:val="002233FE"/>
     <w:rsid w:val="00233AC4"/>
     <w:rsid w:val="00240403"/>
     <w:rsid w:val="00261F4C"/>
     <w:rsid w:val="00265206"/>
     <w:rsid w:val="002815B7"/>
     <w:rsid w:val="00340F10"/>
     <w:rsid w:val="0035620D"/>
     <w:rsid w:val="003603F0"/>
+    <w:rsid w:val="003F6091"/>
     <w:rsid w:val="0044788E"/>
     <w:rsid w:val="00495514"/>
+    <w:rsid w:val="006669AB"/>
     <w:rsid w:val="0067444A"/>
     <w:rsid w:val="006F7B76"/>
     <w:rsid w:val="006F7EF4"/>
     <w:rsid w:val="00716F8F"/>
     <w:rsid w:val="007475DB"/>
     <w:rsid w:val="007D004D"/>
+    <w:rsid w:val="007F42B6"/>
     <w:rsid w:val="00870A80"/>
+    <w:rsid w:val="00883A86"/>
     <w:rsid w:val="00892389"/>
     <w:rsid w:val="008E1DA6"/>
     <w:rsid w:val="008F6003"/>
     <w:rsid w:val="00941D3B"/>
     <w:rsid w:val="00950F5E"/>
     <w:rsid w:val="009834DC"/>
     <w:rsid w:val="009A071D"/>
     <w:rsid w:val="009E58BE"/>
+    <w:rsid w:val="00A35F90"/>
     <w:rsid w:val="00AE2E2B"/>
     <w:rsid w:val="00B16BCE"/>
     <w:rsid w:val="00B416BE"/>
     <w:rsid w:val="00C2273E"/>
     <w:rsid w:val="00C44456"/>
     <w:rsid w:val="00C50B5C"/>
     <w:rsid w:val="00C53103"/>
     <w:rsid w:val="00C60D27"/>
     <w:rsid w:val="00C84399"/>
     <w:rsid w:val="00D07C29"/>
     <w:rsid w:val="00D47D5B"/>
     <w:rsid w:val="00D575E6"/>
     <w:rsid w:val="00D72378"/>
     <w:rsid w:val="00D92328"/>
     <w:rsid w:val="00DD5336"/>
     <w:rsid w:val="00E46BFB"/>
     <w:rsid w:val="00E5575D"/>
     <w:rsid w:val="00E64E81"/>
     <w:rsid w:val="00E814F6"/>
     <w:rsid w:val="00EB019A"/>
     <w:rsid w:val="00EC0888"/>
     <w:rsid w:val="00EE754C"/>
     <w:rsid w:val="00F04A6F"/>
     <w:rsid w:val="00FB2123"/>
+    <w:rsid w:val="00FB3AB4"/>
     <w:rsid w:val="00FD2516"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -3621,55 +3550,55 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mentionnonrsolue1">
     <w:name w:val="Mention non résolue1"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009834DC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cil@athle.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cil@athle.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3943,67 +3872,67 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64F6A8E4-DCBA-4C87-96BA-6CEEBCDF7971}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4878</Characters>
+  <Pages>2</Pages>
+  <Words>863</Words>
+  <Characters>4752</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
+  <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>CHAL</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5753</CharactersWithSpaces>
+  <CharactersWithSpaces>5604</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>thierry.fontaine98@outlook.fr</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>