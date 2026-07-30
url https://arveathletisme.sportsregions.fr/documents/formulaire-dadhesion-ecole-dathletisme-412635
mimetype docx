--- v0 (2025-10-08)
+++ v1 (2026-07-30)
@@ -1,118 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="259E25C4" w14:textId="7E51B163" w:rsidR="00E5575D" w:rsidRDefault="006F7B76" w:rsidP="00870A80">
+    <w:p w14:paraId="259E25C4" w14:textId="73A48ADB" w:rsidR="00E5575D" w:rsidRDefault="006F7B76" w:rsidP="00870A80">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F7B76">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>DEMANDE D’ADHESION AU CLUB ARVE ATHLETISME SAISON 20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006F3FF5">
+        <w:t xml:space="preserve">DEMANDE D’ADHESION AU CLUB ARVE ATHLETISME SAISON </w:t>
+      </w:r>
+      <w:r w:rsidR="004B5DED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="3F1B8D7F" w14:textId="15358497" w:rsidR="00870A80" w:rsidRDefault="006F7B76" w:rsidP="00870A80">
+        <w:t>2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1B8D7F" w14:textId="69595068" w:rsidR="00870A80" w:rsidRDefault="006F7B76" w:rsidP="00870A80">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ECOLE</w:t>
       </w:r>
@@ -148,126 +120,135 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00261312">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">U12 </w:t>
       </w:r>
       <w:r w:rsidR="00870A80">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>né(e)s entre 201</w:t>
       </w:r>
-      <w:r w:rsidR="00261312">
+      <w:r w:rsidR="004B5DED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00870A80">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> et 20</w:t>
       </w:r>
       <w:r w:rsidR="0063503B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00261312">
+      <w:r w:rsidR="004B5DED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F100AF2" w14:textId="77777777" w:rsidR="00870A80" w:rsidRPr="00870A80" w:rsidRDefault="00870A80" w:rsidP="00870A80">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4580962B" w14:textId="7530C23B" w:rsidR="00870A80" w:rsidRDefault="00870A80" w:rsidP="00870A80">
+    <w:p w14:paraId="4580962B" w14:textId="0CF1E3B7" w:rsidR="00870A80" w:rsidRDefault="00870A80" w:rsidP="00870A80">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Montant de l’adhésion :1</w:t>
       </w:r>
       <w:r w:rsidR="004D072E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>30</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4200D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>€</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="710DC88F" w14:textId="77777777" w:rsidR="00870A80" w:rsidRPr="00C44456" w:rsidRDefault="00C44456" w:rsidP="00C44456">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C44456">
         <w:rPr>
@@ -468,171 +449,121 @@
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nom figurant sur la bo</w:t>
       </w:r>
       <w:r w:rsidR="000128DD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">îte aux lettres : </w:t>
       </w:r>
       <w:r w:rsidR="000128DD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>…………………………………………………………………………………………………………………</w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>………………………………………………………………………………………………………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05361CA1" w14:textId="77777777" w:rsidR="000128DD" w:rsidRPr="00C53103" w:rsidRDefault="000128DD" w:rsidP="000128DD">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C53103">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>N°, Rue …………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00C53103">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>…………</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C53103">
+        <w:t>………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F4F51A" w14:textId="77777777" w:rsidR="000128DD" w:rsidRPr="00C53103" w:rsidRDefault="000128DD" w:rsidP="000128DD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>…….</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C53103">
+      </w:pPr>
+      <w:r w:rsidRPr="00C53103">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00C53103">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C53103">
+        <w:t>…………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6BAB27" w14:textId="77777777" w:rsidR="000128DD" w:rsidRPr="00C53103" w:rsidRDefault="000128DD" w:rsidP="000128DD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>……………………………………………………………………………………………………………………………………………………………………………………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C53103">
+      </w:pPr>
+      <w:r w:rsidRPr="00C53103">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>…………………..</w:t>
-[...35 lines deleted...]
-        <w:t>. VILLE ………………………………………………………………………………………………………………</w:t>
+        <w:t>CODE ……………………………………………….. VILLE ………………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00C53103">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>………………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C91E6A9" w14:textId="77777777" w:rsidR="000128DD" w:rsidRPr="00C53103" w:rsidRDefault="000128DD" w:rsidP="000128DD">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C53103">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -863,167 +794,158 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000446D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Merci de fournir une adresse électronique que vous consultez régulièrement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31182759" w14:textId="77777777" w:rsidR="00D47D5B" w:rsidRDefault="00D47D5B" w:rsidP="006F7EF4">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000446D6">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00910A04">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">Merci d’écrire lisiblement afin d’éviter toute erreur de recopie de votre adresse </w:t>
       </w:r>
-      <w:r w:rsidR="006F7EF4" w:rsidRPr="000446D6">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="006F7EF4" w:rsidRPr="00910A04">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>électronique</w:t>
       </w:r>
-      <w:r w:rsidRPr="000446D6">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00910A04">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61D0AB24" w14:textId="77C5CEC4" w:rsidR="00D63799" w:rsidRDefault="00D63799" w:rsidP="006F7EF4">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4544F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>La licence est valablement délivrée lorsque les étapes suivantes ont été effectuées :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056D91A8" w14:textId="412C5B37" w:rsidR="00D63799" w:rsidRDefault="00D63799" w:rsidP="006F7EF4">
+    <w:p w14:paraId="4BAD4119" w14:textId="22D55993" w:rsidR="00D4544F" w:rsidRDefault="00D63799" w:rsidP="006F7EF4">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Le licencié (ou son représentant légal lors qu’il est </w:t>
       </w:r>
       <w:r w:rsidR="00D4544F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mineur) a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> complété le formulaire en ligne sur son </w:t>
       </w:r>
       <w:r w:rsidR="00D4544F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>espace personnel (Espace Athlé), le club l’ayant au préalable invité à s’y connecter après la création en son sein un nouvel « acteur ».</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t>espace personnel (Espace Athlé), le club l’ayant au préalable invité à s’y connecter après la création en son sein un nouvel « acteur »</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5BA1C57A" w14:textId="70F9D105" w:rsidR="00D4544F" w:rsidRDefault="00D4544F" w:rsidP="006F7EF4">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Par le formulaire, le licencié ou la personne exerçant l’autorité parentale lorsqu’il est mineur :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09832739" w14:textId="7F27B26E" w:rsidR="00D4544F" w:rsidRDefault="00D4544F" w:rsidP="00D4544F">
       <w:pPr>
@@ -1141,85 +1063,85 @@
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atteste avoir pris connaissance du Code éthique et déontologie de la FFA,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D75FE3F" w14:textId="4DDE414D" w:rsidR="00782264" w:rsidRDefault="00782264" w:rsidP="00D4544F">
+    <w:p w14:paraId="4D75FE3F" w14:textId="233E50D6" w:rsidR="00782264" w:rsidRDefault="00782264" w:rsidP="00D4544F">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Réalise les conditions relatives à la prévention de sa santé,</w:t>
       </w:r>
       <w:r w:rsidR="00B101CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (cf. ci-dessous)</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B57FAA2" w14:textId="3E5A62BB" w:rsidR="00782264" w:rsidRPr="00D4544F" w:rsidRDefault="00782264" w:rsidP="00D4544F">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1227,127 +1149,115 @@
         <w:t xml:space="preserve">Accepte les conditions d’utilisation de ses données personnelles par la FFA </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FF2360F" w14:textId="77777777" w:rsidR="00782264" w:rsidRDefault="00782264" w:rsidP="006F7EF4">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41BB5C85" w14:textId="77777777" w:rsidR="00782264" w:rsidRDefault="00782264" w:rsidP="006F7EF4">
+    <w:p w14:paraId="06AA5242" w14:textId="0A10CDFF" w:rsidR="006F7EF4" w:rsidRPr="00782264" w:rsidRDefault="006F7EF4" w:rsidP="006F7EF4">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="06AA5242" w14:textId="0A10CDFF" w:rsidR="006F7EF4" w:rsidRPr="00782264" w:rsidRDefault="006F7EF4" w:rsidP="006F7EF4">
+      <w:r w:rsidRPr="00340F10">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Problèmes de santé (asthme, allergie alimentaire, </w:t>
+      </w:r>
+      <w:r w:rsidR="00340F10" w:rsidRPr="00340F10">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>etc. …</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00340F10">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F22680C" w14:textId="77777777" w:rsidR="006F7EF4" w:rsidRDefault="006F7EF4" w:rsidP="006F7EF4">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...39 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75FE656E" w14:textId="77777777" w:rsidR="006F7EF4" w:rsidRDefault="009767EA" w:rsidP="006F7EF4">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>AUTORISATION PARENTA</w:t>
       </w:r>
       <w:r w:rsidR="006F7EF4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>LE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B861B55" w14:textId="77777777" w:rsidR="006F7EF4" w:rsidRPr="00AE2E2B" w:rsidRDefault="006F7EF4" w:rsidP="00D575E6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE2E2B">
         <w:rPr>
@@ -1470,69 +1380,51 @@
       </w:r>
       <w:r w:rsidR="00D575E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>) dans les résultats des compétitions auxquelles mon enfant aura participé.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A8D2F7E" w14:textId="77777777" w:rsidR="00D575E6" w:rsidRDefault="00D575E6" w:rsidP="00340F10">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">  « Informatique et Libertés », au dos)</w:t>
+        <w:t>(cf.  « Informatique et Libertés », au dos)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2563D44F" w14:textId="77777777" w:rsidR="00821013" w:rsidRDefault="00821013" w:rsidP="00340F10">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01D4A4E2" w14:textId="77777777" w:rsidR="007F2855" w:rsidRDefault="00821013" w:rsidP="00F80F2E">
       <w:pPr>
         <w:pStyle w:val="Pieddepage"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -2032,144 +1924,75 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CF66E08" w14:textId="77777777" w:rsidR="00B101CF" w:rsidRDefault="00B101CF" w:rsidP="001A79B3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="176A20EC" w14:textId="77777777" w:rsidR="00B101CF" w:rsidRDefault="00B101CF" w:rsidP="001A79B3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="626749CE" w14:textId="0CC358C0" w:rsidR="00B101CF" w:rsidRPr="001A79B3" w:rsidRDefault="00FF5BAC">
-[...69 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId10"/>
+    <w:sectPr w:rsidR="00B101CF" w:rsidSect="00AE2E2B">
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D7D0E0E" w14:textId="77777777" w:rsidR="001611FE" w:rsidRDefault="001611FE" w:rsidP="000B2FB7">
+    <w:p w14:paraId="713F0491" w14:textId="77777777" w:rsidR="0075505C" w:rsidRDefault="0075505C" w:rsidP="000B2FB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="589C6964" w14:textId="77777777" w:rsidR="001611FE" w:rsidRDefault="001611FE" w:rsidP="000B2FB7">
+    <w:p w14:paraId="0960904D" w14:textId="77777777" w:rsidR="0075505C" w:rsidRDefault="0075505C" w:rsidP="000B2FB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2201,61 +2024,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C405C1B" w14:textId="77777777" w:rsidR="001611FE" w:rsidRDefault="001611FE" w:rsidP="000B2FB7">
+    <w:p w14:paraId="10B139E8" w14:textId="77777777" w:rsidR="0075505C" w:rsidRDefault="0075505C" w:rsidP="000B2FB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="302CE962" w14:textId="77777777" w:rsidR="001611FE" w:rsidRDefault="001611FE" w:rsidP="000B2FB7">
+    <w:p w14:paraId="03777BAF" w14:textId="77777777" w:rsidR="0075505C" w:rsidRDefault="0075505C" w:rsidP="000B2FB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1D5F7BD8" w14:textId="0D155702" w:rsidR="002815B7" w:rsidRPr="006F7B76" w:rsidRDefault="00FF5BAC" w:rsidP="006F7B76">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         <w:position w:val="6"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -2641,142 +2464,154 @@
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1138260212">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1372726158">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000B2FB7"/>
     <w:rsid w:val="000128DD"/>
     <w:rsid w:val="000446D6"/>
+    <w:rsid w:val="0007402D"/>
     <w:rsid w:val="0009282E"/>
     <w:rsid w:val="000B2FB7"/>
     <w:rsid w:val="00155A2C"/>
     <w:rsid w:val="001611FE"/>
     <w:rsid w:val="00167842"/>
+    <w:rsid w:val="00172DC2"/>
     <w:rsid w:val="001846FD"/>
     <w:rsid w:val="001A79B3"/>
     <w:rsid w:val="001D22D5"/>
     <w:rsid w:val="001E6A38"/>
     <w:rsid w:val="002233FE"/>
     <w:rsid w:val="00261312"/>
     <w:rsid w:val="002815B7"/>
     <w:rsid w:val="002B0F8C"/>
     <w:rsid w:val="00340F10"/>
     <w:rsid w:val="0035242F"/>
+    <w:rsid w:val="00355FCA"/>
     <w:rsid w:val="00380AF4"/>
     <w:rsid w:val="00431755"/>
     <w:rsid w:val="00455B9A"/>
     <w:rsid w:val="004B3E58"/>
+    <w:rsid w:val="004B5DED"/>
     <w:rsid w:val="004D072E"/>
+    <w:rsid w:val="004D2DDD"/>
     <w:rsid w:val="00591046"/>
     <w:rsid w:val="005D0E1F"/>
     <w:rsid w:val="0063503B"/>
     <w:rsid w:val="006800E7"/>
     <w:rsid w:val="006B7D3B"/>
+    <w:rsid w:val="006F0C3D"/>
     <w:rsid w:val="006F3FF5"/>
     <w:rsid w:val="006F6E32"/>
     <w:rsid w:val="006F7B76"/>
     <w:rsid w:val="006F7EF4"/>
     <w:rsid w:val="00744C31"/>
+    <w:rsid w:val="0075505C"/>
     <w:rsid w:val="00782264"/>
     <w:rsid w:val="007F2855"/>
     <w:rsid w:val="00821013"/>
     <w:rsid w:val="008423A6"/>
     <w:rsid w:val="00870A80"/>
+    <w:rsid w:val="00882DF8"/>
     <w:rsid w:val="008F6003"/>
     <w:rsid w:val="00900FE3"/>
+    <w:rsid w:val="00910A04"/>
     <w:rsid w:val="00911038"/>
+    <w:rsid w:val="00943360"/>
     <w:rsid w:val="00952837"/>
     <w:rsid w:val="009767EA"/>
     <w:rsid w:val="009834DC"/>
     <w:rsid w:val="00A2224D"/>
     <w:rsid w:val="00A353D4"/>
     <w:rsid w:val="00AE2E2B"/>
     <w:rsid w:val="00B101CF"/>
     <w:rsid w:val="00B54CBB"/>
     <w:rsid w:val="00C44456"/>
     <w:rsid w:val="00C53103"/>
     <w:rsid w:val="00CD2019"/>
     <w:rsid w:val="00CF1756"/>
     <w:rsid w:val="00D160D7"/>
+    <w:rsid w:val="00D4200D"/>
     <w:rsid w:val="00D4544F"/>
     <w:rsid w:val="00D47D5B"/>
     <w:rsid w:val="00D575E6"/>
     <w:rsid w:val="00D63799"/>
     <w:rsid w:val="00E5575D"/>
     <w:rsid w:val="00E814F6"/>
     <w:rsid w:val="00EA0E2C"/>
     <w:rsid w:val="00EB019A"/>
     <w:rsid w:val="00EF0756"/>
     <w:rsid w:val="00F04A6F"/>
     <w:rsid w:val="00F10503"/>
     <w:rsid w:val="00F34AB2"/>
     <w:rsid w:val="00F80F2E"/>
+    <w:rsid w:val="00FB63B1"/>
     <w:rsid w:val="00FD474B"/>
     <w:rsid w:val="00FE18C2"/>
     <w:rsid w:val="00FE696B"/>
     <w:rsid w:val="00FF5BAC"/>
     <w:rsid w:val="00FF7C76"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -3328,51 +3163,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="73820850">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cil@athle.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cil@athle.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3646,67 +3481,67 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E434F185-A348-4102-BE93-814E642ECC12}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4472</Characters>
+  <Pages>2</Pages>
+  <Words>808</Words>
+  <Characters>4450</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>CHAL</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5274</CharactersWithSpaces>
+  <CharactersWithSpaces>5248</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>thierry.fontaine98@outlook.fr</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>